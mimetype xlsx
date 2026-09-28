--- v3 (2026-08-12)
+++ v4 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a27cb88a1f4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7e215b270f4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R0cad8b885a3843a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R8105c87ca92b4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="3">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="25"/>
       <x:color rgb="ff584642"/>
       <x:name val="Times New Roman"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:sz val="13.5"/>
       <x:color rgb="ffffffff"/>
       <x:name val="Times New Roman"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
@@ -64,89 +64,633 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
   </x:cellStyleXfs>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0cad8b885a3843a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e00c53ab1b244e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8105c87ca92b4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c2addcd7a94a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="14.710625" style="0" customWidth="1"/>
     <x:col min="2" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="25"/>
     <x:row ht="55">
       <x:c s="1" t="str">
         <x:v>Daily Liquidity Report - Homestead Daily Income Fund (HDIXX)</x:v>
       </x:c>
     </x:row>
     <x:row ht="30"/>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Daily Net Flow (Purchase Minus Redemptions)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Daily)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Weekly)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Market - Based Net Asset Value (Price per Share)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
+        <x:v>2026-09-25T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$735,737.48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>46.0500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$73,070.23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>44.6300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-23T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$126,016.60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>57.0700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.3600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-22T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$16,351.24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59.1400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.3600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-21T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$491,626.90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>57.7800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.7800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-18T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$55,706.59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.2600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.8200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$197,413.46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>53.4500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.5100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-16T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$169,975.80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.1600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.3900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-15T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$99,993.12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>68.4200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.3800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-14T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$335,098.84</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.6900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.9700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-11T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$438,249.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56.8000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.9500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-10T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$16,830.25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.8900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.5700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-09T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$169,670.02</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>63.4700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.6000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-08T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$50,576.98</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>64.8900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.1600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-04T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$145,580.46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.9100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.8100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-03T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$3,874.48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.2400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.0000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-02T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$661,887.96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.4300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.0200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-09-01T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$516,796.27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>64.1100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-31T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$25,687.31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.9200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.1000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-28T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$114,007.05</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56.0600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.1000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-27T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$9,937.70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.7000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-26T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$270,691.03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.5100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-25T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$74,917.25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>64.8300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$218,008.15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.1100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.0900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-21T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$637,325.20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.4700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-20T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$130,887.41</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.6000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-19T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$61,984.28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.2300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-18T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$372,040.77</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>63.8200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$296,544.12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.5400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.6300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-14T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$154,485.95</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56.7700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81.6100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-13T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$130,720.10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56.0500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-12T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$256,402.38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.3900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
         <x:v>2026-08-11T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$28,306.23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>64.6800%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>80.4600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-08-10T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$112,085.95</x:v>
       </x:c>
       <x:c t="str">
         <x:v>61.0000%</x:v>
       </x:c>
@@ -1626,577 +2170,33 @@
       <x:c t="str">
         <x:v>$167,051.19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>54.3600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>80.1200%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-04-02T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$425,265.64</x:v>
       </x:c>
       <x:c t="str">
         <x:v>43.2700%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>80.2000%</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>80.0400%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>