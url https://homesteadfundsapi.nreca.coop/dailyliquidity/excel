--- v0 (2026-03-12)
+++ v1 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb354ebc5a4434b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9159a5561c10497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R9bb96ea5aba142d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R2d577951e2784c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="3">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="25"/>
       <x:color rgb="ff584642"/>
       <x:name val="Times New Roman"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:sz val="13.5"/>
       <x:color rgb="ffffffff"/>
       <x:name val="Times New Roman"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
@@ -64,89 +64,667 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
   </x:cellStyleXfs>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bb96ea5aba142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74f1cb625b8407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d577951e2784c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2f7ea041444d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="14.710625" style="0" customWidth="1"/>
     <x:col min="2" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="25"/>
     <x:row ht="55">
       <x:c s="1" t="str">
         <x:v>Daily Liquidity Report - Homestead Daily Income Fund (HDIXX)</x:v>
       </x:c>
     </x:row>
     <x:row ht="30"/>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Daily Net Flow (Purchase Minus Redemptions)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Daily)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Weekly)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Market - Based Net Asset Value (Price per Share)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
+        <x:v>2026-04-28T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$85,119.40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.0400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-27T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$312,597.52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>53.6600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$50,433.28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.3400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-23T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$158,943.93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.3300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-22T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$109,494.85</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>48.6500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-21T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$990,861.47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.0200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-20T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$184,054.76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.4300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$123,509.94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.4200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-16T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$194,649.54</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.8900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-15T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$78,875.48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>49.3100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-14T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$113,701.18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.6200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-13T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$34,104.57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.0100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-10T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$155,657.38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.7400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-09T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$642,859.47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.8000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-08T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$446,136.96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>49.6300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.0500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-07T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$531,865.34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.8900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.9900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-06T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$167,051.19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.3600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.1200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-02T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$425,265.64</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.2700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-01T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$256,839.22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.7900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-31T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1,024,587.52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.6800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-30T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$302,824.56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.7000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-27T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$93,795.48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.2800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-26T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$424,483.07</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.0700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-25T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$18,148.40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.1600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$162,129.19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.9900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-23T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$1,439,827.66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>45.9300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-20T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$54,741.71</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>35.0700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-19T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$140,857.24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.3100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.9400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-18T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1,518,289.04</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>35.1400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.7900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$168,675.64</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.7100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.6400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-16T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$21,411.96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>45.7300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-13T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$16,514.92</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>34.4300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-12T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$749,464.38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.4100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.3100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-03-11T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$4,347,889.04</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>34.3500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
         <x:v>2026-03-10T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$285,974.60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>60.3700%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>79.9600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-03-09T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$102,195.10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>44.1400%</x:v>
       </x:c>
@@ -1575,628 +2153,33 @@
       <x:c t="str">
         <x:v>-$39,280.31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>41.9000%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>78.9100%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2025-11-03T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$587,972.42</x:v>
       </x:c>
       <x:c t="str">
         <x:v>31.7600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>78.9200%</x:v>
-      </x:c>
-[...593 lines deleted...]
-        <x:v>80.1500%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>