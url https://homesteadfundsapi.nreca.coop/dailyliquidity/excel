--- v1 (2026-04-29)
+++ v2 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9159a5561c10497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd308e47d004354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R2d577951e2784c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R6822b94d6813481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="3">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="25"/>
       <x:color rgb="ff584642"/>
       <x:name val="Times New Roman"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:sz val="13.5"/>
       <x:color rgb="ffffffff"/>
       <x:name val="Times New Roman"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
@@ -64,89 +64,735 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
   </x:cellStyleXfs>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d577951e2784c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2f7ea041444d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6822b94d6813481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf051de81d8c43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="14.710625" style="0" customWidth="1"/>
     <x:col min="2" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="25"/>
     <x:row ht="55">
       <x:c s="1" t="str">
         <x:v>Daily Liquidity Report - Homestead Daily Income Fund (HDIXX)</x:v>
       </x:c>
     </x:row>
     <x:row ht="30"/>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Daily Net Flow (Purchase Minus Redemptions)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Daily)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Weekly)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Market - Based Net Asset Value (Price per Share)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
+        <x:v>2026-06-23T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$95,908.89</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.6200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-22T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$409,765.73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.4000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-18T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$28,456.77</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.4600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$742,275.22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.0100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-16T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$48,279.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.5700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-15T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$275,508.96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.5900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.8400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-12T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$341,448.61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.5800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.8500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-11T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$332,031.11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.5000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.8400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-10T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$349,208.84</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>47.9700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.8700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-09T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$185,420.09</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59.1200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.8900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-08T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$672,375.54</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51.3500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.3900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-05T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$49,112.25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.4800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.5700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-04T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$140,463.62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.5000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.5900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-03T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$753,911.19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>47.5000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-02T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$145,051.53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>58.6500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.8800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-01T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$599,229.54</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.0800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-29T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$575,927.92</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.7900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-28T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$175,091.13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.9500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-27T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$39,571.72</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>47.9500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-26T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$103,776.85</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59.2500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-22T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$18,480.62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.4800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-21T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$703,971.58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.1800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-20T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$8,128,610.80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>48.1200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-19T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$8,248,040.36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>60.5900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-18T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$245,473.87</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.9900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-15T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$76,980.91</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.8000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-14T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$56,119.10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>40.9900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-13T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$204,582.75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>48.6900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-12T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$448,792.38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59.5600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-11T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$355,668.01</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.3400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-08T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$443,811.39</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.1700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.5600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-07T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$111,860.99</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.7700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-06T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$14,648.07</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>48.6200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-05T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$167,147.98</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59.9800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.0800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-04T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$257,453.12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>53.5000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-05-01T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$527,380.06</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>42.2800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.2500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-30T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$363,076.74</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>41.9000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-04-29T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$289,140.61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>48.7800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
         <x:v>2026-04-28T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$85,119.40</x:v>
       </x:c>
       <x:c t="str">
         <x:v>60.0400%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>79.1100%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-04-27T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$312,597.52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>53.6600%</x:v>
       </x:c>
@@ -1507,679 +2153,33 @@
       <x:c t="str">
         <x:v>$891,815.09</x:v>
       </x:c>
       <x:c t="str">
         <x:v>59.6200%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>78.5600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2025-12-29T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$1,697,951.35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>22.7000%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>78.5700%</x:v>
-      </x:c>
-[...644 lines deleted...]
-        <x:v>78.9200%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>