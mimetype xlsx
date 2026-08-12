--- v2 (2026-06-25)
+++ v3 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd308e47d004354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a27cb88a1f4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R6822b94d6813481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily Income Liquidity" sheetId="1" r:id="R0cad8b885a3843a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="3">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="25"/>
       <x:color rgb="ff584642"/>
       <x:name val="Times New Roman"/>
     </x:font>
     <x:font>
       <x:b val="1"/>
       <x:sz val="13.5"/>
       <x:color rgb="ffffffff"/>
       <x:name val="Times New Roman"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
@@ -64,89 +64,667 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1"/>
   </x:cellStyleXfs>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6822b94d6813481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf051de81d8c43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0cad8b885a3843a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e00c53ab1b244e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="14.710625" style="0" customWidth="1"/>
     <x:col min="2" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="25"/>
     <x:row ht="55">
       <x:c s="1" t="str">
         <x:v>Daily Liquidity Report - Homestead Daily Income Fund (HDIXX)</x:v>
       </x:c>
     </x:row>
     <x:row ht="30"/>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Daily Net Flow (Purchase Minus Redemptions)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Daily)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Percent of Total Assets Invested in Liquid Assets(Weekly)</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Market - Based Net Asset Value (Price per Share)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
+        <x:v>2026-08-11T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$28,306.23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>64.6800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-10T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$112,085.95</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.0000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-07T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$258,540.20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.0800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-06T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$614,101.14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.0300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.1900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-05T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$90,490.13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.4600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-04T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$43,653.16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>63.2800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>78.9400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-08-03T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$631,852.59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.0200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-31T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$151,375.51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.0600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.2100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-30T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$447,262.44</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>54.6500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.0200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-29T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$83,550.12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>65.8000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.5900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-28T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$41,058.10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>67.7400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-27T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$68,657.94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>55.7300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.4800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$149,505.57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>46.2700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>80.3100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-23T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$4,231.21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>45.2100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.9100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-22T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$36,622.49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51.6100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.5400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-21T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$818,898.90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.6800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-20T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$223,572.14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>53.7900%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-17T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$75,332.72</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>44.9100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.7200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-16T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$113,476.77</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>44.4000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.5400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-15T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$107,868.37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.9400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-14T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$201,168.42</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>62.2100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-13T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$91,176.19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>53.1800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4200%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-10T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$47,099.28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>44.1600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-09T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$137,877.32</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>44.1700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-08T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$901,711.10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.9800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-07T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$19,317.64</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.7300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.1500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-06T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$348,988.36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.2600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-02T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$234,809.60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.2600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-07-01T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$190,179.01</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.5600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.5800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-30T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$196,562.35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>61.8400%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6000%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-29T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$118,033.16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>52.4300%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-26T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$6,144.36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.3500%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.3700%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-25T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$7,959.76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>43.6100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.4800%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
+        <x:v>2026-06-24T00:00:00.000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>-$12,011.26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>50.8100%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>79.6600%</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>$1.0000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="3" t="d">
         <x:v>2026-06-23T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$95,908.89</x:v>
       </x:c>
       <x:c t="str">
         <x:v>61.6200%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>79.4600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-06-22T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$409,765.73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>52.4000%</x:v>
       </x:c>
@@ -1592,594 +2170,33 @@
       <x:c t="str">
         <x:v>-$75,608.24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>39.5600%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>80.0400%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="d">
         <x:v>2026-02-17T00:00:00.000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>-$105,402.52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>48.8800%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>80.0400%</x:v>
-      </x:c>
-[...559 lines deleted...]
-        <x:v>78.5700%</x:v>
       </x:c>
       <x:c t="str">
         <x:v>$1.0000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>